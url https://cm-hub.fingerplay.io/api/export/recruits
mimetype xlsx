--- v0 (2026-04-21)
+++ v1 (2026-06-21)
@@ -41,52 +41,51 @@
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <numFmts count="2">
-    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+  <numFmts count="1">
     <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>